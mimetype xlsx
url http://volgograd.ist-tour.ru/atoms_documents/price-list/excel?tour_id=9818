--- v1 (2026-04-02)
+++ v2 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="moskva-znakomaya-i-neznak..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>1 ночь</t>
   </si>
   <si>
     <t>2 ночи</t>
   </si>
   <si>
     <t>3 ночи</t>
   </si>
   <si>
     <t>4 ночи</t>
   </si>
   <si>
     <t>5 ночей</t>
   </si>
   <si>
     <t>6 ночей</t>
   </si>
   <si>
     <t>Измайлово 3*</t>
   </si>
   <si>
     <t>Двухместный стандарт</t>
   </si>
   <si>
@@ -80,51 +80,72 @@
   <si>
     <t>53600 RUB</t>
   </si>
   <si>
     <t>Ребёнок 6—14 лет на дополнительном месте</t>
   </si>
   <si>
     <t>14500 RUB</t>
   </si>
   <si>
     <t>21900 RUB</t>
   </si>
   <si>
     <t>29200 RUB</t>
   </si>
   <si>
     <t>35000 RUB</t>
   </si>
   <si>
     <t>41700 RUB</t>
   </si>
   <si>
     <t>52200 RUB</t>
   </si>
   <si>
-    <t>Бородино Альянс 4*</t>
+    <t>Одноместный стандарт</t>
+  </si>
+  <si>
+    <t>16900 RUB</t>
+  </si>
+  <si>
+    <t>24700 RUB</t>
+  </si>
+  <si>
+    <t>36200 RUB</t>
+  </si>
+  <si>
+    <t>44000 RUB</t>
+  </si>
+  <si>
+    <t>52900 RUB</t>
+  </si>
+  <si>
+    <t>65600 RUB</t>
+  </si>
+  <si>
+    <t>"Бородино конгресс-отель" 4*</t>
   </si>
   <si>
     <t>15300 RUB</t>
   </si>
   <si>
     <t>23600 RUB</t>
   </si>
   <si>
     <t>31500 RUB</t>
   </si>
   <si>
     <t>37700 RUB</t>
   </si>
   <si>
     <t>45100 RUB</t>
   </si>
   <si>
     <t>56200 RUB</t>
   </si>
   <si>
     <t>Максима Заря/Максима Ирбис 3*</t>
   </si>
   <si>
     <t>14300 RUB</t>
   </si>
@@ -138,50 +159,116 @@
     <t>33500 RUB</t>
   </si>
   <si>
     <t>39900 RUB</t>
   </si>
   <si>
     <t>49900 RUB</t>
   </si>
   <si>
     <t>13900 RUB</t>
   </si>
   <si>
     <t>20900 RUB</t>
   </si>
   <si>
     <t>27600 RUB</t>
   </si>
   <si>
     <t>32500 RUB</t>
   </si>
   <si>
     <t>38700 RUB</t>
   </si>
   <si>
     <t>48500 RUB</t>
+  </si>
+  <si>
+    <t>16300 RUB</t>
+  </si>
+  <si>
+    <t>25500 RUB</t>
+  </si>
+  <si>
+    <t>34400 RUB</t>
+  </si>
+  <si>
+    <t>41500 RUB</t>
+  </si>
+  <si>
+    <t>51100 RUB</t>
+  </si>
+  <si>
+    <t>Гостиница «Дельта» АО ТГК «Измайлово» 4 *</t>
+  </si>
+  <si>
+    <t>двухместный</t>
+  </si>
+  <si>
+    <t>Ребёнок 6—7 лет на основном месте</t>
+  </si>
+  <si>
+    <t>23000 RUB</t>
+  </si>
+  <si>
+    <t>30700 RUB</t>
+  </si>
+  <si>
+    <t>36700 RUB</t>
+  </si>
+  <si>
+    <t>43900 RUB</t>
+  </si>
+  <si>
+    <t>54800 RUB</t>
+  </si>
+  <si>
+    <t>Ребёнок 8—17 лет на основном месте</t>
+  </si>
+  <si>
+    <t>одноместный</t>
+  </si>
+  <si>
+    <t>17300 RUB</t>
+  </si>
+  <si>
+    <t>37500 RUB</t>
+  </si>
+  <si>
+    <t>45700 RUB</t>
+  </si>
+  <si>
+    <t>55100 RUB</t>
+  </si>
+  <si>
+    <t>68200 RUB</t>
+  </si>
+  <si>
+    <t>Гостиница «Сущевский Сафмар» 4*</t>
+  </si>
+  <si>
+    <t>Одноместное размещение</t>
   </si>
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Моя Москва</t>
   </si>
   <si>
     <t>990 RUB</t>
   </si>
   <si>
     <t>Огни большого города</t>
   </si>
   <si>
     <t>Стены и башни Кремля</t>
   </si>
   <si>
     <t>2500 RUB</t>
   </si>
   <si>
     <t>Национальная святыня и символ российской государственности</t>
   </si>
   <si>
     <t>4500 RUB</t>
   </si>
@@ -604,54 +691,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:G50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A16" sqref="A16:G16"/>
+      <selection activeCell="A34" sqref="A34:G34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -711,326 +798,628 @@
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="4"/>
-[...5 lines deleted...]
-      <c r="G6" s="4"/>
+      <c r="A6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="2" t="s">
+      <c r="A7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="4"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+      <c r="G8" s="4"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="2"/>
-[...143 lines deleted...]
-      </c>
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>49</v>
+      </c>
+      <c r="C18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" t="s">
+        <v>51</v>
+      </c>
+      <c r="E18" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A19" s="4"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A20" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A21" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>30</v>
+      </c>
+      <c r="C22" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" t="s">
+        <v>33</v>
+      </c>
+      <c r="F22" t="s">
+        <v>34</v>
+      </c>
+      <c r="G22" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B23" t="s">
-        <v>55</v>
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" t="s">
+        <v>59</v>
+      </c>
+      <c r="F23" t="s">
+        <v>60</v>
+      </c>
+      <c r="G23" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>57</v>
       </c>
+      <c r="D24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F24" t="s">
+        <v>60</v>
+      </c>
+      <c r="G24" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A25" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>44</v>
+        <v>64</v>
+      </c>
+      <c r="C26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D26" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" t="s">
+        <v>66</v>
+      </c>
+      <c r="F26" t="s">
+        <v>67</v>
+      </c>
+      <c r="G26" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A27" s="4"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A28" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A29" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="B30" t="s">
-        <v>65</v>
+        <v>30</v>
+      </c>
+      <c r="C30" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E30" t="s">
+        <v>33</v>
+      </c>
+      <c r="F30" t="s">
+        <v>34</v>
+      </c>
+      <c r="G30" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31" t="s">
         <v>66</v>
       </c>
-      <c r="B31" t="s">
+      <c r="F31" t="s">
         <v>67</v>
+      </c>
+      <c r="G31" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="B32" t="s">
-        <v>55</v>
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>57</v>
+      </c>
+      <c r="D32" t="s">
+        <v>58</v>
+      </c>
+      <c r="E32" t="s">
+        <v>59</v>
+      </c>
+      <c r="F32" t="s">
+        <v>60</v>
+      </c>
+      <c r="G32" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="4"/>
+      <c r="F33" s="4"/>
+      <c r="G33" s="4"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" t="s">
+        <v>72</v>
+      </c>
+      <c r="B35" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" t="s">
+        <v>74</v>
+      </c>
+      <c r="B36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" t="s">
+        <v>77</v>
+      </c>
+      <c r="B38" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" t="s">
+        <v>85</v>
+      </c>
+      <c r="B42" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" t="s">
+        <v>90</v>
+      </c>
+      <c r="B45" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" t="s">
+        <v>91</v>
+      </c>
+      <c r="B46" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" t="s">
+        <v>92</v>
+      </c>
+      <c r="B47" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" t="s">
+        <v>93</v>
+      </c>
+      <c r="B48" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" t="s">
+        <v>95</v>
+      </c>
+      <c r="B49" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" t="s">
+        <v>97</v>
+      </c>
+      <c r="B50" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">